--- v0 (2025-11-18)
+++ v1 (2026-06-02)
@@ -8,11652 +8,1080 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="026E0F91" w14:textId="77777777" w:rsidR="00E325B6" w:rsidRPr="003B0A8F" w:rsidRDefault="00E325B6" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00E325B6" w:rsidP="00EA7A75" w:rsidRDefault="00E325B6" w14:paraId="026E0F91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A92037" w14:textId="7D1FE5E4" w:rsidR="00C117BF" w:rsidRPr="008D002E" w:rsidRDefault="00F3529F" w:rsidP="00891633">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo1"/>
+    <w:p w:rsidRPr="008D002E" w:rsidR="00C117BF" w:rsidP="00891633" w:rsidRDefault="00F3529F" w14:paraId="74A92037" w14:textId="7D1FE5E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D002E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00891633" w:rsidRPr="008D002E">
+      <w:r w:rsidRPr="008D002E" w:rsidR="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>itle: A Model of Title to Show How It’s Done</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3679D7" w14:textId="77777777" w:rsidR="00F0325F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F0325F" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="4F3679D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77ED0FB5" w14:textId="12FBA076" w:rsidR="00F0325F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F0325F" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="77ED0FB5" w14:textId="12FBA076">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aut</w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C809474" w14:textId="43FB1F97" w:rsidR="00F0325F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F0325F" w:rsidP="00EA7A75">
+    <w:p w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="5C809474" w14:textId="43FB1F97">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Affilia</w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCC102A" w14:textId="77777777" w:rsidR="00F0325F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F0325F" w:rsidP="00EA7A75">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E94F5EB" w14:textId="3DF2D315" w:rsidR="00F0325F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F3529F" w:rsidP="00EA7A75">
+    <w:p w:rsidR="005926D7" w:rsidP="00EA7A75" w:rsidRDefault="005926D7" w14:paraId="39F7EF19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005926D7" w:rsidP="00EA7A75" w:rsidRDefault="005926D7" w14:paraId="46949207" w14:textId="315D2A78">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case of multiple authors: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D567B" w:rsidR="005926D7" w:rsidP="00D222AA" w:rsidRDefault="005926D7" w14:paraId="7C9B8872" w14:textId="726570D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D567B" w:rsidR="005926D7" w:rsidP="005926D7" w:rsidRDefault="005926D7" w14:paraId="75CE7BF7" w14:textId="24AC0BAD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Affiliation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D567B" w:rsidR="005926D7" w:rsidP="005926D7" w:rsidRDefault="005926D7" w14:paraId="0D76AAFE" w14:textId="03162E7E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D222AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Affiliation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008D567B" w:rsidR="005926D7" w:rsidP="00D222AA" w:rsidRDefault="005926D7" w14:paraId="0C4D84FD" w14:textId="050241E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D567B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D222AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Affiliation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="4BCC102A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F3529F" w14:paraId="6E94F5EB" w14:textId="3DF2D315">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author’s</w:t>
       </w:r>
-      <w:r w:rsidR="00F0325F" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00F0325F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> email </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>adress</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="3276DF31" w14:textId="38C0A5AF" w:rsidR="00F0325F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F0325F" w:rsidP="00EA7A75">
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="63AB3054" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="3969FF60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="3276DF31" w14:textId="38C0A5AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Citation: </w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author’s surname, name</w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>) “</w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">”, </w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Editors’ names</w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds.) </w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title special issue</w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009F7004" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="009F7004">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Journal of Non-Professional Interpreting and Translation (</w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Journal of Non-Professional Interpreting and Translation (JoNPIT)</w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>xx: pp</w:t>
       </w:r>
-      <w:r w:rsidR="007A270F" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="007A270F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-pp</w:t>
       </w:r>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DF0839" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00DF0839">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[DOI</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00DF0839">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0839" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="00DF0839">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>xxxxxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, ISSN </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="4D12A65E" w:rsidRPr="0D0CB975">
+      <w:r w:rsidRPr="0D0CB975" w:rsidR="4D12A65E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0D0CB975">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EE9698" w14:textId="77777777" w:rsidR="00F0325F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F0325F" w:rsidP="00EA7A75">
-[...17 lines deleted...]
-    <w:p w14:paraId="5644FEDB" w14:textId="4219EC11" w:rsidR="00043151" w:rsidRPr="003B0A8F" w:rsidRDefault="00043151" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="10EE9698" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F0325F" w:rsidP="00EA7A75" w:rsidRDefault="00F0325F" w14:paraId="15F08E10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00043151" w:rsidP="00EA7A75" w:rsidRDefault="00043151" w14:paraId="5644FEDB" w14:textId="4219EC11">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00CC3684" w:rsidRPr="003B0A8F">
-[...2434 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00CC3684">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract Abstract</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2469B79B" w14:textId="77777777" w:rsidR="00FC52FF" w:rsidRPr="003B0A8F" w:rsidRDefault="00FC52FF" w:rsidP="00EA7A75">
-[...8 lines deleted...]
-    <w:p w14:paraId="05FD5178" w14:textId="4BB5AC46" w:rsidR="00314D89" w:rsidRPr="003B0A8F" w:rsidRDefault="00314D89" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00FC52FF" w:rsidP="00EA7A75" w:rsidRDefault="00FC52FF" w14:paraId="2469B79B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00314D89" w:rsidP="00EA7A75" w:rsidRDefault="00314D89" w14:paraId="05FD5178" w14:textId="4BB5AC46">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00BD0BF2" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00BD0BF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>keywords; keywords; keywords; keywords; keywords</w:t>
       </w:r>
-      <w:r w:rsidR="00A60556" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00A60556">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8E9A9F" w14:textId="77777777" w:rsidR="006166E4" w:rsidRPr="003B0A8F" w:rsidRDefault="006166E4" w:rsidP="00EA7A75">
-[...17 lines deleted...]
-    <w:p w14:paraId="3EC2FF7A" w14:textId="5CF7B95E" w:rsidR="006166E4" w:rsidRPr="003B0A8F" w:rsidRDefault="006166E4" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="006166E4" w:rsidP="00EA7A75" w:rsidRDefault="006166E4" w14:paraId="5D8E9A9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="006166E4" w:rsidP="00EA7A75" w:rsidRDefault="006166E4" w14:paraId="0FF818A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="006166E4" w:rsidP="00EA7A75" w:rsidRDefault="006166E4" w14:paraId="3EC2FF7A" w14:textId="5CF7B95E">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09465641" w14:textId="149ADB53" w:rsidR="00B759E6" w:rsidRPr="003B0A8F" w:rsidRDefault="00B759E6" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00B759E6" w:rsidP="00EA7A75" w:rsidRDefault="00B759E6" w14:paraId="09465641" w14:textId="149ADB53">
       <w:pPr>
         <w:pStyle w:val="Paragrafo"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Section title (following sections will be numbered 2.; 3.; 4., etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5457C9" w14:textId="40B8B68D" w:rsidR="00611A72" w:rsidRPr="003B0A8F" w:rsidRDefault="00611A72" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00611A72" w:rsidP="00EA7A75" w:rsidRDefault="00611A72" w14:paraId="6A5457C9" w14:textId="40B8B68D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2032882C" w14:textId="064C5993" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00A502EB" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00A502EB" w14:paraId="2032882C" w14:textId="064C5993">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>First-level subsection title (following subsections of the same section will be numbered 1.2.; 1.3.; 1.4., etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9ECC30" w14:textId="77777777" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00A502EB" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00A502EB" w14:paraId="4D9ECC30" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33F39155" w14:textId="77777777" w:rsidR="00F3529F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F3529F" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F3529F" w:rsidP="00EA7A75" w:rsidRDefault="00F3529F" w14:paraId="33F39155" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Text Text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00A502EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Text</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="003A2377" w:rsidRDefault="00F3529F" w14:paraId="4BBC1271" w14:textId="48E32E4A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Text</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00A502EB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00F3529F" w14:paraId="091C4FD2" w14:textId="0A88A8DE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1418 lines deleted...]
-      <w:r w:rsidRPr="003B0A8F">
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00A502EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC1271" w14:textId="48E32E4A" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00F3529F" w:rsidP="003A2377">
-[...4456 lines deleted...]
-    <w:p w14:paraId="1E2EEBCE" w14:textId="77777777" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00A502EB" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00A502EB" w14:paraId="1E2EEBCE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09190060" w14:textId="0CD306C8" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00A502EB" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00A502EB" w14:paraId="09190060" w14:textId="0CD306C8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00F3529F" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00F3529F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Second-level subsection title (following second-level subsections of the same first-level subsection will be numbered 1.1.2.; 1.1.3.; 1.1.4., etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3021BE" w14:textId="77777777" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00A502EB" w:rsidP="00EA7A75">
-[...8 lines deleted...]
-    <w:p w14:paraId="37BD4A3C" w14:textId="5B4A16AC" w:rsidR="00F3529F" w:rsidRPr="003B0A8F" w:rsidRDefault="00F3529F" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00A502EB" w14:paraId="1F3021BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00F3529F" w:rsidP="00EA7A75" w:rsidRDefault="00F3529F" w14:paraId="37BD4A3C" w14:textId="5B4A16AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="006166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text </w:t>
+      </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Text</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Fig. 1)</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2469 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A3C5DE" w14:textId="43BC0D11" w:rsidR="009F7004" w:rsidRPr="009F7004" w:rsidRDefault="009F7004" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="009F7004" w:rsidR="009F7004" w:rsidP="00EA7A75" w:rsidRDefault="009F7004" w14:paraId="30A3C5DE" w14:textId="43BC0D11">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15EA92F1" wp14:editId="6313F15A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>81915</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-2667000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5238750" cy="2876550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="222327103" name="Immagine 2" descr="traduttori in erba"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -11679,3443 +1107,830 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5238750" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="009F7004">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Figure 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7004">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7004">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduttori in Erba </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>contest</w:t>
       </w:r>
       <w:r w:rsidR="00FE5A3B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344FF3CA" w14:textId="77777777" w:rsidR="009F7004" w:rsidRPr="009F7004" w:rsidRDefault="009F7004" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="009F7004" w:rsidR="009F7004" w:rsidP="00EA7A75" w:rsidRDefault="009F7004" w14:paraId="344FF3CA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C0B6AEB" w14:textId="0F1F06AE" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00F3529F" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00F3529F" w14:paraId="3C0B6AEB" w14:textId="0F1F06AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00A502EB" w14:paraId="1D119A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00756CE2" w14:paraId="4754A443" w14:textId="4F691A6A">
+      <w:pPr>
+        <w:pStyle w:val="Quote"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Text</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Quoted text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00A502EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text Quoted text. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Author year: page)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00A502EB" w:rsidP="00EA7A75" w:rsidRDefault="00A502EB" w14:paraId="152E781B" w14:textId="2A5E8142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="001041AF" w:rsidP="00EA7A75" w:rsidRDefault="00756CE2" w14:paraId="44B20B87" w14:textId="4C81D9E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00E839EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="001041AF" w:rsidP="00EA7A75" w:rsidRDefault="001041AF" w14:paraId="2EB11867" w14:textId="591384D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="001041AF" w:rsidP="00E06C37" w:rsidRDefault="00CF3A5A" w14:paraId="72202A63" w14:textId="6781FFAC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...706 lines deleted...]
-    <w:p w14:paraId="1D119A2E" w14:textId="77777777" w:rsidR="00A502EB" w:rsidRPr="003B0A8F" w:rsidRDefault="00A502EB" w:rsidP="00EA7A75">
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Table 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="001041AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="001041AF" w:rsidP="00EA7A75" w:rsidRDefault="001041AF" w14:paraId="5706FCD1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1060 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="421DCAA6" w14:textId="76316B64" w:rsidR="001041AF" w:rsidRPr="00FE5A3B" w:rsidRDefault="001041AF" w:rsidP="00E06C37">
+    <w:p w:rsidRPr="00FE5A3B" w:rsidR="001041AF" w:rsidP="00E06C37" w:rsidRDefault="001041AF" w14:paraId="421DCAA6" w14:textId="76316B64">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE5A3B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Table</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Table 1.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FE5A3B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF3A5A" w:rsidRPr="00FE5A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00FE5A3B" w:rsidR="00CF3A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5A3B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="108" w:type="dxa"/>
           <w:bottom w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001041AF" w:rsidRPr="00891633" w14:paraId="305EEBBE" w14:textId="77777777" w:rsidTr="00BB1489">
+      <w:tr w:rsidRPr="005926D7" w:rsidR="001041AF" w:rsidTr="00BB1489" w14:paraId="305EEBBE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B83F51C" w14:textId="312B9696" w:rsidR="001041AF" w:rsidRPr="003B0A8F" w:rsidRDefault="00CF3A5A" w:rsidP="00EA7A75">
+          <w:p w:rsidRPr="003B0A8F" w:rsidR="001041AF" w:rsidP="00EA7A75" w:rsidRDefault="00CF3A5A" w14:paraId="1B83F51C" w14:textId="312B9696">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B0A8F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text Table text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D2334E0" w14:textId="77777777" w:rsidR="001041AF" w:rsidRPr="003B0A8F" w:rsidRDefault="001041AF" w:rsidP="00EA7A75">
-[...8 lines deleted...]
-    <w:p w14:paraId="6B25860A" w14:textId="3C2BB4CA" w:rsidR="00CA3B80" w:rsidRPr="003B0A8F" w:rsidRDefault="00CF3A5A" w:rsidP="00EA7A75">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="001041AF" w:rsidP="00EA7A75" w:rsidRDefault="001041AF" w14:paraId="0D2334E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="00CA3B80" w:rsidP="00EA7A75" w:rsidRDefault="00CF3A5A" w14:paraId="6B25860A" w14:textId="3C2BB4CA">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Text </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003B0A8F">
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06C37" w:rsidR="00E06C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1128 lines deleted...]
-      <w:r w:rsidR="00CA3B80" w:rsidRPr="003B0A8F">
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00E06C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0A8F" w:rsidR="00CA3B80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDD1585" w14:textId="56ED33D6" w:rsidR="0073416E" w:rsidRPr="003B0A8F" w:rsidRDefault="0073416E" w:rsidP="00EA7A75">
-[...8 lines deleted...]
-    <w:p w14:paraId="36996659" w14:textId="2268A562" w:rsidR="007C68AF" w:rsidRPr="00891633" w:rsidRDefault="00D24078" w:rsidP="007C68AF">
+    <w:p w:rsidRPr="003B0A8F" w:rsidR="0073416E" w:rsidP="00EA7A75" w:rsidRDefault="0073416E" w14:paraId="1FDD1585" w14:textId="56ED33D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="071435DF" w:rsidP="2281EFC5" w:rsidRDefault="071435DF" w14:paraId="59235C6F" w14:textId="73D3B502">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Acknowledgements and funding statements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="071435DF" w:rsidP="2281EFC5" w:rsidRDefault="071435DF" w14:paraId="5AD007D5" w14:textId="046B32CA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicable, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>cknowledgements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Funding Statements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and other related sections (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Data Availability Statements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) should be placed before the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliography </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2281EFC5" w:rsidR="071435DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2281EFC5" w:rsidP="2281EFC5" w:rsidRDefault="2281EFC5" w14:paraId="17633A45" w14:textId="6C7911F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00891633" w:rsidR="007C68AF" w:rsidP="007C68AF" w:rsidRDefault="00D24078" w14:paraId="36996659" w14:textId="2268A562">
       <w:pPr>
         <w:pStyle w:val="Bibliografiatitolo"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bibliography</w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F7004" w:rsidRPr="00891633">
+      <w:r w:rsidRPr="00891633" w:rsidR="009F7004">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FF2346" w14:textId="77777777" w:rsidR="007C68AF" w:rsidRPr="00891633" w:rsidRDefault="007C68AF" w:rsidP="007C68AF">
-[...6 lines deleted...]
-    <w:p w14:paraId="671506D0" w14:textId="77777777" w:rsidR="0008380A" w:rsidRDefault="0008380A" w:rsidP="007C68AF">
+    <w:p w:rsidRPr="00891633" w:rsidR="007C68AF" w:rsidP="007C68AF" w:rsidRDefault="007C68AF" w14:paraId="69FF2346" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0008380A" w:rsidP="007C68AF" w:rsidRDefault="0008380A" w14:paraId="671506D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Angelelli, C. (2016). Looking back: A study of (</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ad-hoc</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>) family interpreters. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>European Journal of Applied Linguistics</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 4(1), 5-31. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB33A5F" w14:textId="77777777" w:rsidR="0008380A" w:rsidRPr="00891633" w:rsidRDefault="0008380A" w:rsidP="007C68AF">
+    <w:p w:rsidRPr="00891633" w:rsidR="0008380A" w:rsidP="007C68AF" w:rsidRDefault="0008380A" w14:paraId="2CB33A5F" w14:textId="592C5CCE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antonini, R. (2015). Child language brokering. In F. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Antonini, R. (2015). Child language brokering. In F. Pöchhacker (Ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55319">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Pöchhacker</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Ed.), </w:t>
+        <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Routledge encyclopedia of interpreting studies</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">49). </w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">London: </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="72D31C0F" w14:textId="77777777" w:rsidR="0008380A" w:rsidRDefault="0008380A" w:rsidP="00DC13DA">
+        <w:t>London: Routledge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008380A" w:rsidP="00DC13DA" w:rsidRDefault="0008380A" w14:paraId="72D31C0F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Antonini, R., Cirillo, L., Rossato, L., &amp; Torresi, I. (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">.). </w:t>
+        <w:t xml:space="preserve">Antonini, R., Cirillo, L., Rossato, L., &amp; Torresi, I. (Eds.). </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Non-professional interpreting and translation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15135,369 +1950,323 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Amsterdam: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>John Benjamins.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId9">
         <w:r w:rsidRPr="00C73384">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1075/btl.129</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC13DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E86B94" w14:textId="3F1E0013" w:rsidR="0008380A" w:rsidRPr="00891633" w:rsidRDefault="0008380A" w:rsidP="00CC4BA1">
+    <w:p w:rsidRPr="00891633" w:rsidR="0008380A" w:rsidP="00CC4BA1" w:rsidRDefault="0008380A" w14:paraId="27E86B94" w14:textId="3F1E0013">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Boéri</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, J. (2012). Ad hoc interpreting at the crossways between natural, professional, novice and expert Interpreting. In M. A. Jiménez Ivars &amp; M. J. Blasco Mayor (Eds.), </w:t>
+        <w:t xml:space="preserve">Boéri, J. (2012). Ad hoc interpreting at the crossways between natural, professional, novice and expert Interpreting. In M. A. Jiménez Ivars &amp; M. J. Blasco Mayor (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="0008380A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpreting Brian Harris. </w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recent developments in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Recent developments in translatology</w:t>
+      </w:r>
       <w:r w:rsidRPr="00891633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 117-131). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bern: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00891633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Peter Lang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008380A" w:rsidP="007C68AF" w:rsidRDefault="0008380A" w14:paraId="1A73D79F" w14:textId="67586734">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C68AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bucaria, C., &amp; Rossato, L. (2010). Former child language brokers: Preliminary observations on practice,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C68AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attitudes and relational aspects. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...34 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidRPr="007C68AF">
-        <w:rPr>
-[...20 lines deleted...]
-      <w:r w:rsidR="00E06C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C68AF">
+        <w:t>edi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>edi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E06C37">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>zioni</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 10, 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C68AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>268.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C68AF" w:rsidR="0008380A" w:rsidP="00CC4BA1" w:rsidRDefault="0008380A" w14:paraId="6923B3D8" w14:textId="47EF3701">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bucaria, C., Mitzel, A.D., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06C37" w:rsidR="00E06C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sileo, A. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC13DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Considerations on the Study of Taboo(s) in Language, Media, and Audiovisual Translation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>zioni</w:t>
-[...7 lines deleted...]
-        <w:t>, 10, 239</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>mediAzioni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 43, 1-9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId10">
         <w:r w:rsidRPr="00891633">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.6092/issn.1974-4382/20435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19B75171" w14:textId="77777777" w:rsidR="0008380A" w:rsidRPr="007C68AF" w:rsidRDefault="0008380A" w:rsidP="007C68AF">
+    <w:p w:rsidRPr="007C68AF" w:rsidR="0008380A" w:rsidP="007C68AF" w:rsidRDefault="0008380A" w14:paraId="19B75171" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceccoli, F. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Migrant children on stage: their role as bilingual brokers</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Bologna: Fondazione Bologna University Press. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BC2C13" w14:textId="5573BB9D" w:rsidR="0008380A" w:rsidRPr="00891633" w:rsidRDefault="0008380A" w:rsidP="00CC4BA1">
+    <w:p w:rsidRPr="00891633" w:rsidR="0008380A" w:rsidP="00CC4BA1" w:rsidRDefault="0008380A" w14:paraId="28BC2C13" w14:textId="5573BB9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Chiaro, D. (2016). Mimesis, reality and fictitious intermediation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In R. Antonini &amp; C. Bucaria (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15507,174 +2276,165 @@
         </w:rPr>
         <w:t xml:space="preserve">Non-professional interpreting and translation in the media </w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(pp. 23-42). </w:t>
       </w:r>
       <w:r w:rsidR="00E06C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Bern: </w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Peter Lang.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F3AE71" w14:textId="78BEE8C5" w:rsidR="0008380A" w:rsidRPr="007C68AF" w:rsidRDefault="0008380A" w:rsidP="007C68AF">
+    <w:p w:rsidRPr="007C68AF" w:rsidR="0008380A" w:rsidP="007C68AF" w:rsidRDefault="0008380A" w14:paraId="55F3AE71" w14:textId="78BEE8C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline, T., Crafter, S., &amp; Prokopiou, E. (2014). Child Interpreting in School: Supporting Good Practice. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nuffield Foundation</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved </w:t>
       </w:r>
       <w:r w:rsidR="00E06C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Oct. 7, 2015 </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11">
         <w:r w:rsidRPr="007C68AF">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.nuffieldfoundation.org/sites/default/files/files/Child%20Language%20Brokering%20-%20Good%20Practice%20Guide%20-%20June%202014.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00780137" w14:textId="77777777" w:rsidR="0008380A" w:rsidRPr="007C68AF" w:rsidRDefault="0008380A" w:rsidP="007C68AF">
+    <w:p w:rsidRPr="007C68AF" w:rsidR="0008380A" w:rsidP="007C68AF" w:rsidRDefault="0008380A" w14:paraId="00780137" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Degelman</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, D. (2009). </w:t>
+        <w:t xml:space="preserve">Degelman, D. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>APA style essentials</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved Jan. 25, 2017 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
         <w:r w:rsidRPr="007C68AF">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://www.vanguard.edu/faculty/ddegelman/index.aspx?doc_id=796</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D35E7E" w14:textId="77777777" w:rsidR="0008380A" w:rsidRDefault="0008380A" w:rsidP="00DC13DA">
+    <w:p w:rsidR="0008380A" w:rsidP="00DC13DA" w:rsidRDefault="0008380A" w14:paraId="16D35E7E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Harris, B. (1976). The importance of natural translation. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Working Papers in Bilingualism</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
@@ -15684,323 +2444,259 @@
         </w:rPr>
         <w:t>, 12, 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>114.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DCD480" w14:textId="77777777" w:rsidR="0008380A" w:rsidRPr="007C68AF" w:rsidRDefault="0008380A" w:rsidP="007C68AF">
+    <w:p w:rsidRPr="007C68AF" w:rsidR="0008380A" w:rsidP="007C68AF" w:rsidRDefault="0008380A" w14:paraId="45DCD480" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="007C68AF">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi-org.ezproxy.unibo.it/10.1515/eujal-2015-0029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D117D7" w14:textId="68ADAAA4" w:rsidR="0008380A" w:rsidRPr="00DC13DA" w:rsidRDefault="0008380A" w:rsidP="00DC13DA">
+    <w:p w:rsidRPr="00DC13DA" w:rsidR="0008380A" w:rsidP="00DC13DA" w:rsidRDefault="0008380A" w14:paraId="43D117D7" w14:textId="68ADAAA4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orellana, M.F., Dorner, L., &amp; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Orellana, M.F., Dorner, L., &amp; Pulido, L. (2003). </w:t>
+      </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessing </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ssets: Immigrant youth’s work as family translators</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC13DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>or ‘</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">or ‘para-phrasers’. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC13DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Social Problems</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC13DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 50(4), 505</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC13DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>524.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478C7377" w14:textId="77777777" w:rsidR="0008380A" w:rsidRDefault="0008380A" w:rsidP="0008380A">
+    <w:p w:rsidR="0008380A" w:rsidP="0008380A" w:rsidRDefault="0008380A" w14:paraId="478C7377" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Pym, A. (2018). Where translation studies lost the plot: Relations with language teaching. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Translation and Translanguaging in Multilingual Contexts</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4(2), 203-222. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00C73384">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1075/ttmc.00010.pym</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72366655" w14:textId="6C1D71D2" w:rsidR="0008380A" w:rsidRPr="00891633" w:rsidRDefault="0008380A" w:rsidP="00E06C37">
+    <w:p w:rsidRPr="00891633" w:rsidR="0008380A" w:rsidP="00E06C37" w:rsidRDefault="0008380A" w14:paraId="72366655" w14:textId="15F12BB9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valdés, G., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Valdés, G., Chávez, C., &amp; Angelelli, C. V. (2003). </w:t>
+      </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A performance team: Young interpreters and their parents.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In G. Valdés (Ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55319">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="fr-FR"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">In G. Valdés (Ed.), </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="007C68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Expanding definitions of giftedness. The case of young interpreters from immigrant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC13DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">communities </w:t>
@@ -16032,214 +2728,143 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mahwah, NJ: </w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lawrence Erlbaum Associates</w:t>
       </w:r>
       <w:r w:rsidR="00E06C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00891633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00891633">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.4324/9781410607249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C00BD5F" w14:textId="77777777" w:rsidR="0008380A" w:rsidRDefault="0008380A" w:rsidP="00CC4BA1">
+    <w:p w:rsidR="0008380A" w:rsidP="00CC4BA1" w:rsidRDefault="0008380A" w14:paraId="2C00BD5F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Valero-Garcés, C. (2019). Training public service interpreters and translators: Facing challenges. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0008380A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...69 lines deleted...]
-        <w:t>, Journal of Language and Law</w:t>
+        <w:t>Revista de Llengua i Dret, Journal of Language and Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4BA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71, 88-105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidRPr="00C73384">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.2436/rld.i71.2019.3262</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D9F92D0" w14:textId="77777777" w:rsidR="0008380A" w:rsidRPr="00CC4BA1" w:rsidRDefault="0008380A" w:rsidP="00CC4BA1">
+    <w:p w:rsidRPr="00CC4BA1" w:rsidR="0008380A" w:rsidP="00CC4BA1" w:rsidRDefault="0008380A" w14:paraId="6D9F92D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0008380A" w:rsidRPr="00CC4BA1" w:rsidSect="003A2377">
+    <w:sectPr w:rsidRPr="00CC4BA1" w:rsidR="0008380A" w:rsidSect="003A2377">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="851" w:footer="851" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C9F70B" w14:textId="77777777" w:rsidR="00EF12F6" w:rsidRDefault="00EF12F6" w:rsidP="00E8653A">
+    <w:p w:rsidR="002C7380" w:rsidP="00E8653A" w:rsidRDefault="002C7380" w14:paraId="59D3EDEB" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6758687B" w14:textId="77777777" w:rsidR="00EF12F6" w:rsidRDefault="00EF12F6" w:rsidP="00E8653A">
+    <w:p w:rsidR="002C7380" w:rsidP="00E8653A" w:rsidRDefault="002C7380" w14:paraId="7085D33B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16250,820 +2875,606 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Charis SIL">
     <w:altName w:val="Segoe UI Historic"/>
-    <w:panose1 w:val="02000500060000020004"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00003FF" w:usb1="5200E1FF" w:usb2="0A000029" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55F31D12" w14:textId="128663DD" w:rsidR="00F83646" w:rsidRPr="00572324" w:rsidRDefault="004E51D6" w:rsidP="009D635F">
+  <w:p w:rsidRPr="00572324" w:rsidR="00F83646" w:rsidP="009D635F" w:rsidRDefault="004E51D6" w14:paraId="55F31D12" w14:textId="128663DD">
     <w:pPr>
-      <w:pStyle w:val="Pidipagina"/>
+      <w:pStyle w:val="Footer"/>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00343606">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:highlight w:val="green"/>
       </w:rPr>
       <w:t>DOI</w:t>
     </w:r>
     <w:r w:rsidRPr="00572324">
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="007A270F">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:highlight w:val="green"/>
       </w:rPr>
       <w:t>xxxxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00343606">
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00343606" w:rsidRPr="00343606">
+    <w:r w:rsidRPr="00343606" w:rsidR="00343606">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="green"/>
       </w:rPr>
       <w:t>[http…]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59E53B22" w14:textId="04425A14" w:rsidR="00F83646" w:rsidRPr="00572324" w:rsidRDefault="009070CE" w:rsidP="00BF0451">
+  <w:p w:rsidRPr="00572324" w:rsidR="00F83646" w:rsidP="00BF0451" w:rsidRDefault="009070CE" w14:paraId="59E53B22" w14:textId="04425A14">
     <w:pPr>
-      <w:pStyle w:val="Pidipagina"/>
+      <w:pStyle w:val="Footer"/>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00572324">
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">DOI </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00F47A80">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:highlight w:val="green"/>
       </w:rPr>
       <w:t>xxxxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03347669" w14:textId="77777777" w:rsidR="008C2419" w:rsidRPr="00572324" w:rsidRDefault="008C2419" w:rsidP="00065B59">
+  <w:p w:rsidRPr="00572324" w:rsidR="008C2419" w:rsidP="00065B59" w:rsidRDefault="008C2419" w14:paraId="03347669" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Pidipagina"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="49A65B9F" w14:textId="0609ACC9" w:rsidR="00070F7D" w:rsidRPr="00891633" w:rsidRDefault="00070F7D" w:rsidP="00065B59">
+  <w:p w:rsidRPr="00891633" w:rsidR="00070F7D" w:rsidP="00065B59" w:rsidRDefault="00070F7D" w14:paraId="49A65B9F" w14:textId="0609ACC9">
     <w:pPr>
-      <w:pStyle w:val="Pidipagina"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00891633">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidRPr="00AF3918">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00891633">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>xx</w:t>
     </w:r>
     <w:r w:rsidR="005B31D0">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="005B31D0" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="005B31D0">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>The</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> author(s)</w:t>
+      <w:t>The author(s)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="527EB43E" w14:textId="148C3127" w:rsidR="00482A7B" w:rsidRPr="00AF3918" w:rsidRDefault="00070F7D" w:rsidP="00065B59">
+  <w:p w:rsidRPr="00AF3918" w:rsidR="00482A7B" w:rsidP="00065B59" w:rsidRDefault="00070F7D" w14:paraId="527EB43E" w14:textId="148C3127">
     <w:pPr>
-      <w:pStyle w:val="Pidipagina"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:caps/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00891633">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>The text in this work is licensed under</w:t>
     </w:r>
-    <w:r w:rsidR="00F47A80" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="00F47A80">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> CC-BY 4.0.</w:t>
     </w:r>
     <w:r w:rsidRPr="00AF3918">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00AF3918">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="007B6FB5" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="007B6FB5">
       <w:rPr>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
-    <w:r w:rsidR="00CD5C40" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="00CD5C40">
       <w:rPr>
         <w:caps/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00CD5C40" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="00CD5C40">
       <w:rPr>
         <w:caps/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00CD5C40" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="00CD5C40">
       <w:rPr>
         <w:caps/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00915B50" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="00915B50">
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00CD5C40" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="00CD5C40">
       <w:rPr>
         <w:caps/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21E1698A" w14:textId="77777777" w:rsidR="00EF12F6" w:rsidRDefault="00EF12F6" w:rsidP="00E8653A"/>
+    <w:p w:rsidR="002C7380" w:rsidP="00E8653A" w:rsidRDefault="002C7380" w14:paraId="36B2190D" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4966BB19" w14:textId="77777777" w:rsidR="00EF12F6" w:rsidRDefault="00EF12F6" w:rsidP="00E8653A">
+    <w:p w:rsidR="002C7380" w:rsidP="00E8653A" w:rsidRDefault="002C7380" w14:paraId="35E470B2" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="68167519" w14:textId="51CB8391" w:rsidR="00A502EB" w:rsidRPr="009F7004" w:rsidRDefault="00A502EB" w:rsidP="009F7004">
+    <w:p w:rsidRPr="009F7004" w:rsidR="00A502EB" w:rsidP="009F7004" w:rsidRDefault="00A502EB" w14:paraId="68167519" w14:textId="51CB8391">
       <w:pPr>
         <w:pStyle w:val="Notaapidipagina"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7004">
         <w:rPr>
-          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F7004">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006166E4" w:rsidRPr="009F7004">
-[...190 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7004" w:rsidR="006166E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote Footnote</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F7004">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6915CFF7" w14:textId="2BA79AB4" w:rsidR="00A87DE4" w:rsidRPr="00A87DE4" w:rsidRDefault="007B6FB5" w:rsidP="00431699">
+  <w:p w:rsidRPr="00A87DE4" w:rsidR="00A87DE4" w:rsidP="00431699" w:rsidRDefault="007B6FB5" w14:paraId="6915CFF7" w14:textId="2BA79AB4">
     <w:pPr>
       <w:pStyle w:val="Autoreintestazione"/>
     </w:pPr>
     <w:r>
       <w:t>A</w:t>
     </w:r>
-    <w:r w:rsidR="00767BA4" w:rsidRPr="00C26366">
+    <w:r w:rsidRPr="00C26366" w:rsidR="00767BA4">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00767BA4" w:rsidRPr="00C26366">
+    <w:r w:rsidRPr="00C26366" w:rsidR="00767BA4">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00767BA4" w:rsidRPr="00C26366">
+    <w:r w:rsidRPr="00C26366" w:rsidR="00767BA4">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00915B50">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00767BA4" w:rsidRPr="00C26366">
+    <w:r w:rsidRPr="00C26366" w:rsidR="00767BA4">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00260561" w:rsidRPr="00C26366">
+    <w:r w:rsidRPr="00C26366" w:rsidR="00260561">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00260561" w:rsidRPr="00C26366">
+    <w:r w:rsidRPr="00C26366" w:rsidR="00260561">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F3529F">
       <w:t>author</w:t>
     </w:r>
     <w:r w:rsidR="001041AF">
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="001041AF" w:rsidRPr="00572324">
+    <w:r w:rsidRPr="00572324" w:rsidR="001041AF">
       <w:t>AUT</w:t>
     </w:r>
     <w:r w:rsidR="00F3529F">
       <w:t>hor</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6120CF16" w14:textId="5B24FC96" w:rsidR="003F298C" w:rsidRPr="00A153F4" w:rsidRDefault="006166E4" w:rsidP="00A153F4">
+  <w:p w:rsidRPr="00A153F4" w:rsidR="003F298C" w:rsidP="00A153F4" w:rsidRDefault="006166E4" w14:paraId="6120CF16" w14:textId="5B24FC96">
     <w:pPr>
       <w:pStyle w:val="Titolosinteticointestazione"/>
     </w:pPr>
     <w:r>
       <w:t>SHORT TITLE</w:t>
     </w:r>
-    <w:r w:rsidR="00CC4951" w:rsidRPr="002D518C">
+    <w:r w:rsidRPr="002D518C" w:rsidR="00CC4951">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00CC4951" w:rsidRPr="002D518C">
+    <w:r w:rsidRPr="002D518C" w:rsidR="00CC4951">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007B6FB5">
       <w:t>A</w:t>
     </w:r>
-    <w:r w:rsidR="000368B7" w:rsidRPr="002D518C">
+    <w:r w:rsidRPr="002D518C" w:rsidR="000368B7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="000368B7" w:rsidRPr="002D518C">
+    <w:r w:rsidRPr="002D518C" w:rsidR="000368B7">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="000368B7" w:rsidRPr="002D518C">
+    <w:r w:rsidRPr="002D518C" w:rsidR="000368B7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00915B50">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="000368B7" w:rsidRPr="002D518C">
+    <w:r w:rsidRPr="002D518C" w:rsidR="000368B7">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FB3F961" w14:textId="314272BA" w:rsidR="007B0081" w:rsidRPr="009F7004" w:rsidRDefault="006E57BD" w:rsidP="00065B59">
+  <w:p w:rsidRPr="009F7004" w:rsidR="007B0081" w:rsidP="00065B59" w:rsidRDefault="006E57BD" w14:paraId="3FB3F961" w14:textId="314272BA">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F7004">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>[</w:t>
     </w:r>
-    <w:r w:rsidR="00F3529F" w:rsidRPr="009F7004">
+    <w:r w:rsidRPr="009F7004" w:rsidR="00F3529F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Section</w:t>
     </w:r>
     <w:r w:rsidRPr="009F7004">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/special issue</w:t>
     </w:r>
-    <w:r w:rsidR="00FA460A" w:rsidRPr="009F7004">
+    <w:r w:rsidRPr="009F7004" w:rsidR="00FA460A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
-    <w:r w:rsidR="007B0081" w:rsidRPr="003B0A8F">
+    <w:r w:rsidRPr="003B0A8F" w:rsidR="007B0081">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="007B0081" w:rsidRPr="003B0A8F">
+    <w:r w:rsidRPr="003B0A8F" w:rsidR="007B0081">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="009F7004" w:rsidRPr="009F7004">
+    <w:r w:rsidRPr="009F7004" w:rsidR="009F7004">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>JoNPIT</w:t>
+      <w:t xml:space="preserve">JoNPIT </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="009F7004" w:rsidRPr="009F7004">
+    <w:r w:rsidRPr="009F7004" w:rsidR="00C26366">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>xx</w:t>
     </w:r>
-    <w:r w:rsidR="00C26366" w:rsidRPr="009F7004">
+    <w:r w:rsidRPr="009F7004" w:rsidR="00F3257D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>xx</w:t>
+      <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00F3257D" w:rsidRPr="009F7004">
+    <w:r w:rsidR="009F7004">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (</w:t>
+      <w:t>year</w:t>
     </w:r>
-    <w:r w:rsidR="009F7004">
+    <w:r w:rsidRPr="009F7004" w:rsidR="00F3257D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>year</w:t>
+      <w:t>)</w:t>
     </w:r>
-    <w:r w:rsidR="00F3257D" w:rsidRPr="009F7004">
+  </w:p>
+  <w:p w:rsidRPr="003B0A8F" w:rsidR="00E81631" w:rsidP="00065B59" w:rsidRDefault="00E81631" w14:paraId="501A2205" w14:textId="091E0C04">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009F7004">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:tab/>
     </w:r>
-  </w:p>
-[...7 lines deleted...]
-    </w:pPr>
     <w:r w:rsidRPr="009F7004">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="009F7004">
-[...9 lines deleted...]
-    <w:r w:rsidR="0025748C" w:rsidRPr="003B0A8F">
+    <w:r w:rsidRPr="003B0A8F" w:rsidR="0025748C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:smallCaps/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>issn</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="0025748C" w:rsidRPr="003B0A8F">
+    <w:r w:rsidRPr="003B0A8F" w:rsidR="0025748C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00891633" w:rsidRPr="00891633">
+    <w:r w:rsidRPr="00891633" w:rsidR="00891633">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>xxxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
@@ -17468,56 +3879,53 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="7643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="793790228">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2090225214">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1947152059">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069219F"/>
@@ -17564,59 +3972,61 @@
     <w:rsid w:val="001B7412"/>
     <w:rsid w:val="001B7F19"/>
     <w:rsid w:val="001C1555"/>
     <w:rsid w:val="001C15E0"/>
     <w:rsid w:val="001C7BF8"/>
     <w:rsid w:val="001D033B"/>
     <w:rsid w:val="001E225A"/>
     <w:rsid w:val="001F0BFC"/>
     <w:rsid w:val="001F1C54"/>
     <w:rsid w:val="001F2BFE"/>
     <w:rsid w:val="001F4B6B"/>
     <w:rsid w:val="001F600B"/>
     <w:rsid w:val="0020021D"/>
     <w:rsid w:val="002007FD"/>
     <w:rsid w:val="00201FB1"/>
     <w:rsid w:val="00204791"/>
     <w:rsid w:val="00205EFD"/>
     <w:rsid w:val="00211E5E"/>
     <w:rsid w:val="002155AB"/>
     <w:rsid w:val="00241DE7"/>
     <w:rsid w:val="00257421"/>
     <w:rsid w:val="0025748C"/>
     <w:rsid w:val="00260561"/>
     <w:rsid w:val="00260C49"/>
     <w:rsid w:val="00262816"/>
+    <w:rsid w:val="002676EB"/>
     <w:rsid w:val="00270D03"/>
     <w:rsid w:val="00276B09"/>
     <w:rsid w:val="00281783"/>
     <w:rsid w:val="00287198"/>
     <w:rsid w:val="00295E6D"/>
     <w:rsid w:val="002A64FE"/>
     <w:rsid w:val="002B4219"/>
     <w:rsid w:val="002B47A3"/>
     <w:rsid w:val="002B5860"/>
+    <w:rsid w:val="002C7380"/>
     <w:rsid w:val="002D0016"/>
     <w:rsid w:val="002D08CD"/>
     <w:rsid w:val="002D0E82"/>
     <w:rsid w:val="002D1160"/>
     <w:rsid w:val="002D3F1C"/>
     <w:rsid w:val="002D518C"/>
     <w:rsid w:val="002E28A8"/>
     <w:rsid w:val="002F5608"/>
     <w:rsid w:val="002F631E"/>
     <w:rsid w:val="00304857"/>
     <w:rsid w:val="0030678F"/>
     <w:rsid w:val="003069FA"/>
     <w:rsid w:val="00307FCE"/>
     <w:rsid w:val="003133B0"/>
     <w:rsid w:val="0031486F"/>
     <w:rsid w:val="00314D89"/>
     <w:rsid w:val="00321401"/>
     <w:rsid w:val="00321A91"/>
     <w:rsid w:val="00323ACF"/>
     <w:rsid w:val="00323CEF"/>
     <w:rsid w:val="00323D49"/>
     <w:rsid w:val="003301DE"/>
     <w:rsid w:val="003330AB"/>
     <w:rsid w:val="00343606"/>
     <w:rsid w:val="00344F82"/>
@@ -17639,75 +4049,77 @@
     <w:rsid w:val="003E1122"/>
     <w:rsid w:val="003E51AC"/>
     <w:rsid w:val="003F298C"/>
     <w:rsid w:val="003F496D"/>
     <w:rsid w:val="00413ABE"/>
     <w:rsid w:val="00415098"/>
     <w:rsid w:val="004204FF"/>
     <w:rsid w:val="004274B9"/>
     <w:rsid w:val="00431699"/>
     <w:rsid w:val="0044685E"/>
     <w:rsid w:val="00450999"/>
     <w:rsid w:val="004548E7"/>
     <w:rsid w:val="00461A44"/>
     <w:rsid w:val="00465BAA"/>
     <w:rsid w:val="00471388"/>
     <w:rsid w:val="00472FB1"/>
     <w:rsid w:val="0047522D"/>
     <w:rsid w:val="00476CAE"/>
     <w:rsid w:val="0047753C"/>
     <w:rsid w:val="004827CA"/>
     <w:rsid w:val="004828D4"/>
     <w:rsid w:val="00482A7B"/>
     <w:rsid w:val="004857C0"/>
     <w:rsid w:val="00485903"/>
     <w:rsid w:val="00485E74"/>
+    <w:rsid w:val="00492447"/>
     <w:rsid w:val="004A4767"/>
     <w:rsid w:val="004A61F5"/>
     <w:rsid w:val="004B28B5"/>
     <w:rsid w:val="004B512B"/>
     <w:rsid w:val="004C40C4"/>
     <w:rsid w:val="004D3BF2"/>
     <w:rsid w:val="004D5B48"/>
     <w:rsid w:val="004E2148"/>
     <w:rsid w:val="004E51D6"/>
     <w:rsid w:val="004E601E"/>
     <w:rsid w:val="004F110A"/>
     <w:rsid w:val="004F6417"/>
     <w:rsid w:val="00503F2A"/>
     <w:rsid w:val="00510443"/>
     <w:rsid w:val="00516E1A"/>
     <w:rsid w:val="00523608"/>
     <w:rsid w:val="00526444"/>
     <w:rsid w:val="00533E8B"/>
     <w:rsid w:val="00534365"/>
     <w:rsid w:val="00552F34"/>
     <w:rsid w:val="00556F7C"/>
     <w:rsid w:val="00566F51"/>
     <w:rsid w:val="00572324"/>
     <w:rsid w:val="00573C24"/>
     <w:rsid w:val="00584700"/>
+    <w:rsid w:val="005926D7"/>
     <w:rsid w:val="005962CD"/>
     <w:rsid w:val="005A1769"/>
     <w:rsid w:val="005A3F44"/>
     <w:rsid w:val="005B31D0"/>
     <w:rsid w:val="005D23C2"/>
     <w:rsid w:val="005F03B8"/>
     <w:rsid w:val="005F6F75"/>
     <w:rsid w:val="006101AF"/>
     <w:rsid w:val="00611A72"/>
     <w:rsid w:val="006166E4"/>
     <w:rsid w:val="00621829"/>
     <w:rsid w:val="0062692E"/>
     <w:rsid w:val="00626F33"/>
     <w:rsid w:val="006364B9"/>
     <w:rsid w:val="0064349F"/>
     <w:rsid w:val="006436FF"/>
     <w:rsid w:val="00664040"/>
     <w:rsid w:val="00664B62"/>
     <w:rsid w:val="0068693E"/>
     <w:rsid w:val="00690C8C"/>
     <w:rsid w:val="0069219F"/>
     <w:rsid w:val="00692B8F"/>
     <w:rsid w:val="006A62B6"/>
     <w:rsid w:val="006A6E1E"/>
     <w:rsid w:val="006B14F9"/>
@@ -17732,50 +4144,51 @@
     <w:rsid w:val="007723AE"/>
     <w:rsid w:val="00782840"/>
     <w:rsid w:val="00783E8C"/>
     <w:rsid w:val="007931D0"/>
     <w:rsid w:val="00795544"/>
     <w:rsid w:val="007966E0"/>
     <w:rsid w:val="007A050E"/>
     <w:rsid w:val="007A270F"/>
     <w:rsid w:val="007A4689"/>
     <w:rsid w:val="007B0081"/>
     <w:rsid w:val="007B6FB5"/>
     <w:rsid w:val="007B708A"/>
     <w:rsid w:val="007C6136"/>
     <w:rsid w:val="007C68AF"/>
     <w:rsid w:val="007D2F95"/>
     <w:rsid w:val="007D39E4"/>
     <w:rsid w:val="007F12B7"/>
     <w:rsid w:val="00800AF9"/>
     <w:rsid w:val="008057A9"/>
     <w:rsid w:val="008168B1"/>
     <w:rsid w:val="00816D0E"/>
     <w:rsid w:val="00824F94"/>
     <w:rsid w:val="00825941"/>
     <w:rsid w:val="00826242"/>
     <w:rsid w:val="0084204A"/>
+    <w:rsid w:val="00845FEE"/>
     <w:rsid w:val="008515D0"/>
     <w:rsid w:val="008520FD"/>
     <w:rsid w:val="0085593C"/>
     <w:rsid w:val="00861468"/>
     <w:rsid w:val="00863EC6"/>
     <w:rsid w:val="00871079"/>
     <w:rsid w:val="008868E7"/>
     <w:rsid w:val="00887EFC"/>
     <w:rsid w:val="00891633"/>
     <w:rsid w:val="008B5E00"/>
     <w:rsid w:val="008C21EF"/>
     <w:rsid w:val="008C2419"/>
     <w:rsid w:val="008D002E"/>
     <w:rsid w:val="008D0FFA"/>
     <w:rsid w:val="008D53A2"/>
     <w:rsid w:val="008D6E21"/>
     <w:rsid w:val="008E6C6D"/>
     <w:rsid w:val="008F5078"/>
     <w:rsid w:val="008F5D0C"/>
     <w:rsid w:val="00900B62"/>
     <w:rsid w:val="00902624"/>
     <w:rsid w:val="00905C93"/>
     <w:rsid w:val="00905DE5"/>
     <w:rsid w:val="009070CE"/>
     <w:rsid w:val="00913D8E"/>
@@ -17881,86 +4294,89 @@
     <w:rsid w:val="00C839BF"/>
     <w:rsid w:val="00C83AA0"/>
     <w:rsid w:val="00C850F1"/>
     <w:rsid w:val="00C94BCC"/>
     <w:rsid w:val="00CA3B80"/>
     <w:rsid w:val="00CA4C27"/>
     <w:rsid w:val="00CA4F60"/>
     <w:rsid w:val="00CB2B01"/>
     <w:rsid w:val="00CB5204"/>
     <w:rsid w:val="00CB5910"/>
     <w:rsid w:val="00CB5E63"/>
     <w:rsid w:val="00CC3684"/>
     <w:rsid w:val="00CC4951"/>
     <w:rsid w:val="00CC4BA1"/>
     <w:rsid w:val="00CD5C40"/>
     <w:rsid w:val="00CE15EC"/>
     <w:rsid w:val="00CE417F"/>
     <w:rsid w:val="00CE6D32"/>
     <w:rsid w:val="00CE7089"/>
     <w:rsid w:val="00CF3A5A"/>
     <w:rsid w:val="00CF5EE2"/>
     <w:rsid w:val="00CF6602"/>
     <w:rsid w:val="00D0163E"/>
     <w:rsid w:val="00D071F5"/>
     <w:rsid w:val="00D1524D"/>
+    <w:rsid w:val="00D222AA"/>
     <w:rsid w:val="00D24078"/>
     <w:rsid w:val="00D2489F"/>
     <w:rsid w:val="00D268CF"/>
     <w:rsid w:val="00D30954"/>
     <w:rsid w:val="00D3521A"/>
     <w:rsid w:val="00D35B17"/>
     <w:rsid w:val="00D3741D"/>
     <w:rsid w:val="00D40B34"/>
     <w:rsid w:val="00D45166"/>
     <w:rsid w:val="00D57E54"/>
     <w:rsid w:val="00D66577"/>
     <w:rsid w:val="00D800D0"/>
     <w:rsid w:val="00D81D72"/>
     <w:rsid w:val="00D92DB3"/>
     <w:rsid w:val="00DA30F5"/>
     <w:rsid w:val="00DB4D41"/>
     <w:rsid w:val="00DC13DA"/>
     <w:rsid w:val="00DC465F"/>
     <w:rsid w:val="00DD6F39"/>
     <w:rsid w:val="00DE4BBC"/>
     <w:rsid w:val="00DF0839"/>
     <w:rsid w:val="00E0195A"/>
     <w:rsid w:val="00E06C37"/>
     <w:rsid w:val="00E14EC3"/>
     <w:rsid w:val="00E22F20"/>
     <w:rsid w:val="00E25AAB"/>
     <w:rsid w:val="00E27138"/>
     <w:rsid w:val="00E274B9"/>
     <w:rsid w:val="00E325B6"/>
     <w:rsid w:val="00E35DEB"/>
     <w:rsid w:val="00E4501D"/>
     <w:rsid w:val="00E4543E"/>
     <w:rsid w:val="00E552DA"/>
+    <w:rsid w:val="00E55319"/>
     <w:rsid w:val="00E64161"/>
     <w:rsid w:val="00E67F1F"/>
     <w:rsid w:val="00E7064A"/>
+    <w:rsid w:val="00E73FF3"/>
     <w:rsid w:val="00E81631"/>
     <w:rsid w:val="00E839EC"/>
     <w:rsid w:val="00E8653A"/>
     <w:rsid w:val="00E9020D"/>
     <w:rsid w:val="00E9392B"/>
     <w:rsid w:val="00EA00A3"/>
     <w:rsid w:val="00EA73CF"/>
     <w:rsid w:val="00EA74A9"/>
     <w:rsid w:val="00EA7A75"/>
     <w:rsid w:val="00EC19CD"/>
     <w:rsid w:val="00EC546A"/>
     <w:rsid w:val="00ED0D50"/>
     <w:rsid w:val="00ED43F4"/>
     <w:rsid w:val="00EF12F6"/>
     <w:rsid w:val="00F0325F"/>
     <w:rsid w:val="00F142D6"/>
     <w:rsid w:val="00F22147"/>
     <w:rsid w:val="00F235A2"/>
     <w:rsid w:val="00F26339"/>
     <w:rsid w:val="00F264D0"/>
     <w:rsid w:val="00F27D0E"/>
     <w:rsid w:val="00F3010C"/>
     <w:rsid w:val="00F3257D"/>
     <w:rsid w:val="00F34AE6"/>
     <w:rsid w:val="00F3529F"/>
@@ -17971,166 +4387,169 @@
     <w:rsid w:val="00F44B71"/>
     <w:rsid w:val="00F46B64"/>
     <w:rsid w:val="00F46F96"/>
     <w:rsid w:val="00F47A80"/>
     <w:rsid w:val="00F55123"/>
     <w:rsid w:val="00F56D8C"/>
     <w:rsid w:val="00F75EF3"/>
     <w:rsid w:val="00F75FB0"/>
     <w:rsid w:val="00F83646"/>
     <w:rsid w:val="00F86D0F"/>
     <w:rsid w:val="00FA460A"/>
     <w:rsid w:val="00FB6824"/>
     <w:rsid w:val="00FB76D9"/>
     <w:rsid w:val="00FC1708"/>
     <w:rsid w:val="00FC52FF"/>
     <w:rsid w:val="00FC584D"/>
     <w:rsid w:val="00FC6071"/>
     <w:rsid w:val="00FD06F3"/>
     <w:rsid w:val="00FD586D"/>
     <w:rsid w:val="00FD76BD"/>
     <w:rsid w:val="00FE14D6"/>
     <w:rsid w:val="00FE4993"/>
     <w:rsid w:val="00FE5A3B"/>
     <w:rsid w:val="00FE60B8"/>
     <w:rsid w:val="00FF321C"/>
+    <w:rsid w:val="071435DF"/>
     <w:rsid w:val="0D0CB975"/>
+    <w:rsid w:val="2281EFC5"/>
     <w:rsid w:val="4D12A65E"/>
+    <w:rsid w:val="5BCC9C87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3CD4D2C8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BA3C2DFE-EE8A-4E5B-8A28-0445C02A7DD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18286,52 +4705,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18398,597 +4817,597 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007A4689"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Charis SIL" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Charis SIL" w:cs="Charis SIL"/>
+      <w:rFonts w:ascii="Charis SIL" w:hAnsi="Charis SIL" w:cs="Charis SIL" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo1Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00891633"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliografiatitolo">
+  <w:style w:type="paragraph" w:styleId="Bibliografiatitolo" w:customStyle="1">
     <w:name w:val="Bibliografia (titolo)"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB5910"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="TestonotaapidipaginaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D7BFB"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Testonotaapidipagina"/>
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D7BFB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D0BC1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandocommento">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F40DF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testocommento">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="TestocommentoCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F40DF"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Testocommento"/>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000F40DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Testocommento"/>
-[...1 lines deleted...]
-    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F40DF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Soggettocommento"/>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000F40DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testofumetto">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="TestofumettoCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F40DF"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Testofumetto"/>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000F40DF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F142D6"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0047522D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazione">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="IntestazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0070304A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Intestazione"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0070304A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Charis SIL" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Charis SIL" w:cs="Charis SIL"/>
+      <w:rFonts w:ascii="Charis SIL" w:hAnsi="Charis SIL" w:cs="Charis SIL" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pidipagina">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="PidipaginaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0070304A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Pidipagina"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0070304A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Charis SIL" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Charis SIL" w:cs="Charis SIL"/>
+      <w:rFonts w:ascii="Charis SIL" w:hAnsi="Charis SIL" w:cs="Charis SIL" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeropagina">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA47ED"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="TitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00556F7C"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo"/>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00556F7C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Charis SIL" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Charis SIL" w:cs="Charis SIL"/>
+      <w:rFonts w:ascii="Charis SIL" w:hAnsi="Charis SIL" w:cs="Charis SIL" w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:aliases w:val="Author and Affiliation"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="SottotitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00556F7C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SottotitoloCarattere">
-[...3 lines deleted...]
-    <w:link w:val="Sottotitolo"/>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:aliases w:val="Author and Affiliation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00556F7C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titolosinteticointestazione">
+  <w:style w:type="paragraph" w:styleId="Titolosinteticointestazione" w:customStyle="1">
     <w:name w:val="Titolo sintetico intestazione"/>
-    <w:basedOn w:val="Intestazione"/>
-    <w:next w:val="Intestazione"/>
+    <w:basedOn w:val="Header"/>
+    <w:next w:val="Header"/>
     <w:qFormat/>
     <w:rsid w:val="0070304A"/>
     <w:rPr>
       <w:caps/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Autoreintestazione">
+  <w:style w:type="paragraph" w:styleId="Autoreintestazione" w:customStyle="1">
     <w:name w:val="Autore intestazione"/>
-    <w:basedOn w:val="Intestazione"/>
-    <w:next w:val="Intestazione"/>
+    <w:basedOn w:val="Header"/>
+    <w:next w:val="Header"/>
     <w:qFormat/>
     <w:rsid w:val="002D518C"/>
     <w:rPr>
       <w:caps/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citation">
+  <w:style w:type="paragraph" w:styleId="Citation" w:customStyle="1">
     <w:name w:val="Citation"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC3684"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contatti">
+  <w:style w:type="paragraph" w:styleId="Contatti" w:customStyle="1">
     <w:name w:val="Contatti"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E552DA"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+  <w:style w:type="paragraph" w:styleId="Abstract" w:customStyle="1">
     <w:name w:val="Abstract"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003330AB"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
+  <w:style w:type="paragraph" w:styleId="Keywords" w:customStyle="1">
     <w:name w:val="Keywords"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001369FF"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragrafo">
+  <w:style w:type="paragraph" w:styleId="Paragrafo" w:customStyle="1">
     <w:name w:val="Paragrafo"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B759E6"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notaapidipagina">
+  <w:style w:type="paragraph" w:styleId="Notaapidipagina" w:customStyle="1">
     <w:name w:val="Nota a piè di pagina"/>
-    <w:basedOn w:val="Testonotaapidipagina"/>
+    <w:basedOn w:val="FootnoteText"/>
     <w:qFormat/>
     <w:rsid w:val="00A502EB"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sottoparagrafo1">
+  <w:style w:type="paragraph" w:styleId="Sottoparagrafo1" w:customStyle="1">
     <w:name w:val="Sottoparagrafo 1"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00916F11"/>
     <w:rPr>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodeltesto">
+  <w:style w:type="paragraph" w:styleId="Corpodeltesto" w:customStyle="1">
     <w:name w:val="Corpo del testo"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA3B80"/>
     <w:pPr>
       <w:ind w:firstLine="425"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sottoparagrafo2">
+  <w:style w:type="paragraph" w:styleId="Sottoparagrafo2" w:customStyle="1">
     <w:name w:val="Sottoparagrafo 2"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002F631E"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazione">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="CitazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A159E7"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="567" w:right="567"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Citazione"/>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A159E7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Charis SIL" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Charis SIL" w:cs="Charis SIL"/>
+      <w:rFonts w:ascii="Charis SIL" w:hAnsi="Charis SIL" w:cs="Charis SIL" w:eastAsiaTheme="minorEastAsia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Riferimentibibliografici">
+  <w:style w:type="paragraph" w:styleId="Riferimentibibliografici" w:customStyle="1">
     <w:name w:val="Riferimenti bibliografici"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005962CD"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C68AF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo1"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00891633"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215052700">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="322784701">
@@ -19492,56 +5911,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1606425940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.unibo.it/10.1515/eujal-2015-0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vanguard.edu/faculty/ddegelman/index.aspx?doc_id=796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2436/rld.i71.2019.3262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuffieldfoundation.org/sites/default/files/files/Child%20Language%20Brokering%20-%20Good%20Practice%20Guide%20-%20June%202014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781410607249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6092/issn.1974-4382/20435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/btl.129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/ttmc.00010.pym" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.unibo.it/10.1515/eujal-2015-0029" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vanguard.edu/faculty/ddegelman/index.aspx?doc_id=796" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2436/rld.i71.2019.3262" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuffieldfoundation.org/sites/default/files/files/Child%20Language%20Brokering%20-%20Good%20Practice%20Guide%20-%20June%202014.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781410607249" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6092/issn.1974-4382/20435" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/btl.129" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/ttmc.00010.pym" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -19774,73 +6192,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCABAE18-DFCB-4842-8E1A-E0A85AFB071A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Roberta Pederzoli</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Federica Ceccoli</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>